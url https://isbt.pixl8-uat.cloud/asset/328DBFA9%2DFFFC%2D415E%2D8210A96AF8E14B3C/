--- v0 (2026-04-25)
+++ v1 (2026-09-02)
@@ -1,2401 +1,2268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C5A1998" w14:textId="77777777" w:rsidR="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
-      <w:pPr>
+    <w:p w14:paraId="3A86A12C" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="004C40C6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40C6">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example questions for evaluation form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD5D7D7" w14:textId="1B1FDEF9" w:rsidR="00A65CC6" w:rsidRPr="001C68C0" w:rsidRDefault="006E71CF" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
         <w:rPr>
           <w:b/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...67 lines deleted...]
-      <w:r w:rsidR="008121F7" w:rsidRPr="00185285">
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IMPORTANT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C40C6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="004837E1" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use this </w:t>
+      </w:r>
+      <w:r w:rsidR="004837E1" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">template only as an example </w:t>
+      </w:r>
+      <w:r w:rsidR="004837E1" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to develop a suitable feedback form specific to your event </w:t>
+      </w:r>
+      <w:r w:rsidR="004837E1" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and  </w:t>
+      </w:r>
+      <w:r w:rsidR="004C40C6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>do not copy-paste all questions without adaptations. Not all of the below examples are equally suitable for all types of events (practical trainings, workshops, symposia, congresses). We kindly ask you to</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65CC6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consider what is useful in the context of your </w:t>
+      </w:r>
+      <w:r w:rsidR="004C40C6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65CC6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and adjust the </w:t>
+      </w:r>
+      <w:r w:rsidR="004C40C6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">selection and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65CC6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wording </w:t>
+      </w:r>
+      <w:r w:rsidR="004C40C6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65CC6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to your needs and topics.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C40C6" w:rsidRPr="006A489D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5DFA90" w14:textId="77777777" w:rsidR="00C102BC" w:rsidRPr="001C68C0" w:rsidRDefault="00C102BC" w:rsidP="00A65CC6"/>
+    <w:p w14:paraId="42C62B4C" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003175E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is your position </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175E8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>within the organization/at your workplace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375D2AD9" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB2BC73" w14:textId="06A65D7D" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>How did you hear of this event?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4777D46E" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D04DB8" w14:textId="3042836E" w:rsidR="001C68C0" w:rsidRPr="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C68C0">
         <w:rPr>
           <w:b/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...25 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Scientific content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1D6749" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="003175E8" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Overall, how helpful did you find the scientific content of the event?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121047DE" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Unhelpful</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A1DC27" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Somewhat helpful</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D878919" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Very helpful</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459AEF54" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="00A65CC6" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Extremely helpful</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD5D2BE" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E528A7" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Were your learning objectives met by the scientific content of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175E8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sessions/course/workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5573D2" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Unmet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3549215F" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Slightly met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51920A6F" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Somewhat met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA724C1" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Very well met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2939F78D" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Extremely well met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DB3443" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D386F8A" w14:textId="476C7F32" w:rsidR="001C68C0" w:rsidRPr="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C68C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>On a scale of 1-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C68C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (where </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C68C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is best) how did you rate the following?</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelrasterlicht"/>
-        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1111" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9322"/>
+        <w:gridCol w:w="1436"/>
+        <w:gridCol w:w="604"/>
+        <w:gridCol w:w="672"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185285" w:rsidRPr="001D7737" w14:paraId="3B2C80C1" w14:textId="77777777" w:rsidTr="00185285">
+      <w:tr w:rsidR="001C68C0" w:rsidRPr="000257E7" w14:paraId="2EE973C9" w14:textId="77777777" w:rsidTr="001C68C0">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2C6506" w14:textId="51384412" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
+          <w:p w14:paraId="491BB73B" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
-[...4 lines deleted...]
-              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:lang w:val="en-GB"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+            <w:r w:rsidRPr="000257E7">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:lang w:val="en-GB"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVERALL HOW HELPFUL DID YOU FIND THE SCIENTIFIC CONTENT OF THE </w:t>
-[...26 lines deleted...]
-              <w:t>(TICK ONE)</w:t>
+              <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="00185285" w14:paraId="7CA7D7D6" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35544355" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="004E5E71">
+          <w:p w14:paraId="475131D1" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+            <w:r w:rsidRPr="000257E7">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Extremely helpful</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="00185285" w14:paraId="5C26426B" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E102347" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="004E5E71">
+          <w:p w14:paraId="10F10189" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+            <w:r w:rsidRPr="000257E7">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Very helpful</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="00185285" w14:paraId="162995F4" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CEE4BA" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="004E5E71">
+          <w:p w14:paraId="08D499BF" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+            <w:r w:rsidRPr="000257E7">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Somewhat helpful</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="00185285" w14:paraId="138D40DB" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="546A7813" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="004E5E71">
+          <w:p w14:paraId="5F1AF7F8" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+            <w:r w:rsidRPr="000257E7">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unhelpful</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="001D7737" w14:paraId="1D65E87D" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFDBDC5" w14:textId="1744134F" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
+          <w:p w14:paraId="28A7DF27" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:lang w:val="en-GB"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+            <w:r w:rsidRPr="000257E7">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-                <w:lang w:val="en-GB"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVERALL HOW USEFUL TO YOU WAS THE SCIENTIFIC CONTENT PRESENTED IN THE </w:t>
-[...513 lines deleted...]
-              <w:tab/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="00185285" w14:paraId="66B60F70" w14:textId="77777777" w:rsidTr="00185285">
+      <w:tr w:rsidR="001C68C0" w:rsidRPr="000257E7" w14:paraId="3DEA3CFC" w14:textId="77777777" w:rsidTr="001C68C0">
+        <w:trPr>
+          <w:trHeight w:val="753"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BD5D6D" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="004E5E71">
+          <w:p w14:paraId="2668B1D2" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+            <w:r w:rsidRPr="001C68C0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>Lecture 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00185285">
+          </w:p>
+          <w:p w14:paraId="4D0BAD5A" w14:textId="55D84C37" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00185285">
+            </w:pPr>
+            <w:r w:rsidRPr="001C68C0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:tab/>
+              <w:t>Workshop 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="00185285" w14:paraId="1D20493F" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717B2AA7" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="004E5E71">
+          <w:p w14:paraId="54062C89" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE7719E" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FE78D0" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656DA92A" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFF95C9" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C68C0" w:rsidRPr="000257E7" w14:paraId="64723A41" w14:textId="77777777" w:rsidTr="001C68C0">
+        <w:trPr>
+          <w:trHeight w:val="753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6879502C" w14:textId="00227A5D" w:rsidR="001C68C0" w:rsidRPr="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C68C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Lecture 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8CAB9A" w14:textId="7DEBB392" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C68C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Workshop 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="00185285" w14:paraId="6ABB786A" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA6C409" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="004E5E71">
+          <w:p w14:paraId="71A00B35" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00185285">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DAEF69" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211F4C10" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B5CF23" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D85CF1" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C68C0" w:rsidRPr="000257E7" w14:paraId="664338AA" w14:textId="77777777" w:rsidTr="001C68C0">
+        <w:trPr>
+          <w:trHeight w:val="753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF6B645" w14:textId="00A60A8B" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>….</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00185285" w:rsidRPr="001D7737" w14:paraId="798B7A57" w14:textId="77777777" w:rsidTr="00185285">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9322" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3507711F" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
+          <w:p w14:paraId="4FBB5EA4" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
-[...6 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...202 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DE0DBEB" w14:textId="77777777" w:rsidR="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="622A9E81" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1661A456" w14:textId="77777777" w:rsidR="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180FAE68" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AEA222D" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA282B5" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
             <w:pPr>
-              <w:pStyle w:val="Lijstalinea"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717D12B2" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="000257E7" w:rsidRDefault="001C68C0" w:rsidP="009B018F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5526C7CE" w14:textId="77777777" w:rsidR="00C024B4" w:rsidRPr="00185285" w:rsidRDefault="00C024B4" w:rsidP="00185285">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="6D3CBF6B" w14:textId="5E326FD4" w:rsidR="001C68C0" w:rsidRPr="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DACE45" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="00EC0125" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Course content </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day 1/ lecture </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>workshop xx</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t>was applicable to my daily practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F281A3D" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t xml:space="preserve">Strongly Disagree </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30836297" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="00EC0125" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Disagree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B69F8D2" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t xml:space="preserve">Neutral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7B7271" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Agree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E2574D" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="00EC0125" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t>Agree Strongly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCCBCB2" w14:textId="4E885119" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t>Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426FE66F" w14:textId="4F4BCB4D" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attending the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175E8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>training/congress</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…, I would rate my knowledge of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E80E22" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beginner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36731814" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Intermediate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786F760D" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Advanced</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6710D92A" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expert </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C68179F" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comment: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1E7654" w14:textId="48B7D3F9" w:rsidR="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>After</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attending the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175E8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>training/congress</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…, I would rate my knowledge of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AE5865" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beginner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0881F968" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Intermediate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D49AEAB" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Advanced</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBED68D" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expert </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551C49E5" w14:textId="3368D3A1" w:rsidR="001C68C0" w:rsidRPr="001C68C0" w:rsidRDefault="006E71CF" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comment: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC46815" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>There was enough time for questions and discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD9E6C9" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t xml:space="preserve">Strongly Disagree </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5177A248" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="00EC0125" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Disagree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75998842" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t xml:space="preserve">Neutral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0D3F98" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Agree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4D682E" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="00EC0125" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t>Agree Strongly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060F707A" w14:textId="578B9770" w:rsidR="00A65CC6" w:rsidRDefault="00A65CC6" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0125">
+        <w:t>Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795C8BEF" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRPr="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0567D9F5" w14:textId="7FBD9304" w:rsidR="00221C1A" w:rsidRPr="001C68C0" w:rsidRDefault="00221C1A" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C68C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Organization and logistics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195ABC35" w14:textId="334A4BEF" w:rsidR="00A65CC6" w:rsidRPr="006E71CF" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>How would you rate the</w:t>
+      </w:r>
+      <w:r w:rsidR="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C68C0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>course/congress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organization</w:t>
+      </w:r>
+      <w:r w:rsidR="006E71CF" w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1 = lowest, 5 = highest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F30675" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="006E71CF" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4BA21A" w14:textId="77777777" w:rsidR="00A65CC6" w:rsidRPr="006E71CF" w:rsidRDefault="00A65CC6" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E228A2" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRPr="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="00A65CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D78092A" w14:textId="666EE56C" w:rsidR="006E71CF" w:rsidRPr="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>How would you rate the materials used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1 = lowest, 5 = highest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21044D7A" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRPr="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1D0428" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A6968D" w14:textId="77777777" w:rsidR="00221C1A" w:rsidRDefault="00221C1A" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C3CFA9" w14:textId="745AABF0" w:rsidR="00221C1A" w:rsidRPr="006E71CF" w:rsidRDefault="00221C1A" w:rsidP="00221C1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How would you rate the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>venue (space provided, accessibility…)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1 = lowest, 5 = highest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6402519F" w14:textId="77777777" w:rsidR="00221C1A" w:rsidRPr="006E71CF" w:rsidRDefault="00221C1A" w:rsidP="00221C1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543346D6" w14:textId="6D1B499F" w:rsidR="00221C1A" w:rsidRPr="00221C1A" w:rsidRDefault="00221C1A" w:rsidP="00221C1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB740B1" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRPr="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A79FDF" w14:textId="70C05B43" w:rsidR="006E71CF" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E71CF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>How would you rate the time management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>? (1 = lowest, 5 = highest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AD345D" w14:textId="77777777" w:rsidR="006E71CF" w:rsidRPr="00EC0125" w:rsidRDefault="006E71CF" w:rsidP="006E71CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC0125">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22324621" w14:textId="213D7643" w:rsidR="00C102BC" w:rsidRDefault="006E71CF" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D3A779" w14:textId="77777777" w:rsidR="001C68C0" w:rsidRDefault="001C68C0" w:rsidP="001C68C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206952CD" w14:textId="3800A1E2" w:rsidR="00221C1A" w:rsidRPr="001C68C0" w:rsidRDefault="00221C1A" w:rsidP="00C102BC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C68C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Suggestions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC18B80" w14:textId="7EC088E4" w:rsidR="00C102BC" w:rsidRPr="00C102BC" w:rsidRDefault="00C102BC" w:rsidP="00C102BC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Which topics</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76794">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/speakers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would you suggest for future editions of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>course/workshop/lecture series…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B744F0D" w14:textId="5C8A23A7" w:rsidR="00EC0125" w:rsidRDefault="00EC0125" w:rsidP="00A65CC6"/>
+    <w:p w14:paraId="383777A7" w14:textId="5B73D9A4" w:rsidR="00C102BC" w:rsidRPr="00A65CC6" w:rsidRDefault="00221C1A" w:rsidP="00C102BC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please write any other comments you might have or thoughts you’d like to share with the organizers. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C102BC" w:rsidRPr="00A65CC6">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F57196"/>
+    <w:nsid w:val="195807BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9BC69E9E"/>
-    <w:lvl w:ilvl="0" w:tplc="04130003">
+    <w:tmpl w:val="1F6A9B2A"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1068" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130003">
+    <w:lvl w:ilvl="1" w:tplc="20000019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1788" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2508" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3228" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3948" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4668" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5388" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6108" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6828" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A0743F"/>
-[...847 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA47FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="374499AE"/>
     <w:lvl w:ilvl="0" w:tplc="19AAD4E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2442,703 +2309,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...546 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="1" w16cid:durableId="1450515617">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="220023695">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="008121F7"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E81983"/>
+    <w:rsidRoot w:val="00EC0125"/>
+    <w:rsid w:val="001C68C0"/>
+    <w:rsid w:val="00213B82"/>
+    <w:rsid w:val="00221C1A"/>
+    <w:rsid w:val="0029712A"/>
+    <w:rsid w:val="002A7665"/>
+    <w:rsid w:val="00391A91"/>
+    <w:rsid w:val="004837E1"/>
+    <w:rsid w:val="004C40C6"/>
+    <w:rsid w:val="006A489D"/>
+    <w:rsid w:val="006E71CF"/>
+    <w:rsid w:val="00782C90"/>
+    <w:rsid w:val="00857D15"/>
+    <w:rsid w:val="00956F49"/>
+    <w:rsid w:val="00A65CC6"/>
+    <w:rsid w:val="00AD71B6"/>
+    <w:rsid w:val="00C102BC"/>
+    <w:rsid w:val="00C83FD5"/>
+    <w:rsid w:val="00E22B94"/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rsid w:val="00F20982"/>
+    <w:rsid w:val="00F76794"/>
+    <w:rsid w:val="00FA0051"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="en-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{EF8CA4D8-4FE3-44D7-8678-6113C72D7D91}"/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="106E5D58"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{48C67389-C4DA-46E5-89A2-319A81DFF1A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3476,609 +2783,925 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008121F7"/>
+    <w:rsid w:val="00A65CC6"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008121F7"/>
+    <w:rsid w:val="00EC0125"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...2 lines deleted...]
-    <w:link w:val="KoptekstChar"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0125"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="008121F7"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E71CF"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-[...28 lines deleted...]
-  <w:style w:type="table" w:styleId="Tabelraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standaardtabel"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00185285"/>
+    <w:rsid w:val="001C68C0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelrasterlicht">
-[...115 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>712</Characters>
+  <Pages>3</Pages>
+  <Words>326</Words>
+  <Characters>1894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>835</CharactersWithSpaces>
+  <CharactersWithSpaces>2175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Judith Chapman</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Academy | ISBT</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>