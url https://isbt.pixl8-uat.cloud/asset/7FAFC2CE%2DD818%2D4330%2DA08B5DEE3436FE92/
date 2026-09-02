--- v0 (2026-04-26)
+++ v1 (2026-09-02)
@@ -8,53 +8,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E8D36EF" w14:textId="757FC7EF" w:rsidR="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
+    <w:p w14:paraId="2E8D36EF" w14:textId="4619258E" w:rsidR="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00185285">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6252C766" wp14:editId="1CB891A3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4848225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-171450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
@@ -102,59 +102,59 @@
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BF53AD">
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Template for</w:t>
       </w:r>
       <w:r w:rsidR="008121F7" w:rsidRPr="00185285">
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A420AA">
+      <w:r w:rsidR="00014795">
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Justification</w:t>
+        <w:t>Motivation</w:t>
       </w:r>
       <w:r w:rsidR="00BF53AD">
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> letter</w:t>
       </w:r>
       <w:r w:rsidR="008121F7" w:rsidRPr="00185285">
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF53AD">
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -195,67 +195,77 @@
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidR="00A420AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE1BE09" w14:textId="77777777" w:rsidR="00185285" w:rsidRPr="00185285" w:rsidRDefault="00185285" w:rsidP="00185285">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E443151" w14:textId="77777777" w:rsidR="00C024B4" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
+    <w:p w14:paraId="2E443151" w14:textId="77777777" w:rsidR="00C024B4" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3D38C89B" w14:textId="77777777" w:rsidR="00014795" w:rsidRPr="005F4FBC" w:rsidRDefault="00014795" w:rsidP="00BF53AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0924C64C" w14:textId="027AD299" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To: </w:t>
       </w:r>
       <w:r w:rsidR="00770E35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Jenny White</w:t>
@@ -372,67 +382,57 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Organisation: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1533A410" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 317 </w:t>
+      <w:r w:rsidRPr="005F4FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marnixstraat 317 </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -676,281 +676,211 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Jenny White</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CADC7D7" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D86650" w14:textId="24C2A4CA" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
+    <w:p w14:paraId="41D86650" w14:textId="0821A185" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>First paragraph:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Why are you </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Be short, clear and concise regarding your request. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F037B6" w:rsidRPr="005F4FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Clarify the objectives of the educational activity</w:t>
+      </w:r>
+      <w:r w:rsidR="0008763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for which you are seeking funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00F037B6" w:rsidRPr="005F4FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Indicate the nature of the event and mention the speakers and the expected delegates (number of delegates, countries, backgrounds)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D9D16C" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3043E537" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
+    <w:p w14:paraId="3043E537" w14:textId="1C8B59E1" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Second paragraph:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0020058D" w:rsidRPr="005F4FBC">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">and the expected delegates (number of delegates, countries, backgrounds) </w:t>
+      <w:r w:rsidR="00F037B6" w:rsidRPr="005F4FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Talk about yourself and your organisation, what do the reviewers need to know about you and your institute? Please list the educational activities that you do or previously did.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BD45AC" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7326B764" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
+    <w:p w14:paraId="7326B764" w14:textId="34D5F5AD" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Third paragraph:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Talk about yourself and your organisation, wh</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> slides </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F037B6" w:rsidRPr="005F4FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Explain why you need the financial support from ISBT</w:t>
+      </w:r>
+      <w:r w:rsidR="00F037B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, and whether any other funding opportunities have been explored.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F56645A" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6708CA84" w14:textId="77777777" w:rsidR="005F4FBC" w:rsidRPr="005F4FBC" w:rsidRDefault="005F4FBC" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="574E073D" w14:textId="77777777" w:rsidR="005F4FBC" w:rsidRPr="005F4FBC" w:rsidRDefault="005F4FBC" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
@@ -999,222 +929,222 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contact information</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005F4FBC" w:rsidRPr="005F4FBC">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="007CBCD0" w14:textId="77777777" w:rsidR="001F5597" w:rsidRDefault="001F5597" w:rsidP="008121F7">
+    <w:p w14:paraId="5A697BDE" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37B7889F" w14:textId="77777777" w:rsidR="001F5597" w:rsidRDefault="001F5597" w:rsidP="008121F7">
+    <w:p w14:paraId="748D8ABC" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09767FAA" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DF8D943" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A2D810" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B02DCEC" w14:textId="77777777" w:rsidR="001F5597" w:rsidRDefault="001F5597" w:rsidP="008121F7">
+    <w:p w14:paraId="2AA4B75C" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="381FBFB9" w14:textId="77777777" w:rsidR="001F5597" w:rsidRDefault="001F5597" w:rsidP="008121F7">
+    <w:p w14:paraId="04C9E005" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61E03437" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40F11ED6" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EDCB682" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F57196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BC69E9E"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2720,182 +2650,188 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1816800840">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1594049254">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1558319086">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="987706511">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="360323460">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1579359478">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="127402335">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="502550308">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="624232853">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1084834408">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="214706521">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1088037109">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1081676702">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2119716317">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="533810276">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1155419730">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMrEwMzUyMjI3NjM2MzdX0lEKTi0uzszPAykwrgUAdRy2pywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008121F7"/>
+    <w:rsid w:val="00014795"/>
+    <w:rsid w:val="0008763F"/>
     <w:rsid w:val="00185285"/>
     <w:rsid w:val="001F5597"/>
     <w:rsid w:val="0020058D"/>
     <w:rsid w:val="00230EF7"/>
     <w:rsid w:val="0025547A"/>
     <w:rsid w:val="0033767F"/>
+    <w:rsid w:val="00347250"/>
     <w:rsid w:val="00396789"/>
     <w:rsid w:val="005F4FBC"/>
     <w:rsid w:val="006A643B"/>
     <w:rsid w:val="00770E35"/>
     <w:rsid w:val="008121F7"/>
     <w:rsid w:val="00863670"/>
     <w:rsid w:val="00882015"/>
     <w:rsid w:val="009928A0"/>
     <w:rsid w:val="00A420AA"/>
     <w:rsid w:val="00BF53AD"/>
     <w:rsid w:val="00C024B4"/>
+    <w:rsid w:val="00C0575B"/>
     <w:rsid w:val="00E81983"/>
+    <w:rsid w:val="00F037B6"/>
+    <w:rsid w:val="00FA0051"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="528F78CB"/>
   <w15:docId w15:val="{EF8CA4D8-4FE3-44D7-8678-6113C72D7D91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3245,279 +3181,279 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008121F7"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008121F7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008121F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Koptekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008121F7"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008121F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Voettekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008121F7"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standaardtabel"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00185285"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelrasterlicht">
+  <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="Standaardtabel"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00185285"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00230EF7"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00230EF7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Tekstopmerking"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00230EF7"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstopmerking"/>
-[...1 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00230EF7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00230EF7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballontekst">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:link w:val="BallontekstChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00230EF7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballontekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00230EF7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3789,73 +3725,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48A7121B-9B04-4CB5-91A6-8FC7DB0D6584}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>150</Words>
-  <Characters>855</Characters>
+  <Words>135</Words>
+  <Characters>771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1003</CharactersWithSpaces>
+  <CharactersWithSpaces>905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Judith Chapman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>